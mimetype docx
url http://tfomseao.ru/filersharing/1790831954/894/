--- v0 (2026-10-04)
+++ v1 (2026-10-24)
@@ -257,162 +257,159 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Бабкиной Елены Сергеевны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, действующего на основании распоряжения </w:t>
       </w:r>
       <w:r w:rsidR="007C3B17">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">равительства ЕАО от </w:t>
       </w:r>
-      <w:r w:rsidR="000243CD">
-[...5 lines deleted...]
-        <w:t>________</w:t>
+      <w:r w:rsidR="00134D60" w:rsidRPr="00134D60">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>02.10.2026</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD0915">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00134D60">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ </w:t>
       </w:r>
-      <w:r w:rsidR="000243CD">
-[...5 lines deleted...]
-        <w:t>_____</w:t>
+      <w:r w:rsidR="00134D60">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>122-рпл</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, П</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>оложения о Территориальном фонде обязательного медицинского страхования</w:t>
+        <w:t>оложения о Территориальном фонде обязательного</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Еврейской автономной области, утвержденного постановлением </w:t>
+        <w:t xml:space="preserve">медицинского страхования Еврейской автономной области, утвержденного постановлением </w:t>
       </w:r>
       <w:r w:rsidR="007C3B17">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>равительства ЕАО от 06.06.2024 № 237-пп,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="158466"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>с другой стороны, вместе именуемые «Стороны», в соответствии с постановлением Правительства Российской Федерации от 31.12.2010 № 1225 «О размещении временно свободных средс</w:t>
+        <w:t>с другой стороны, вместе именуемые «Стороны», в соответствии с постановлением Правительства Российской Федерации от 31.12.2010 № 1225 «О размещении временно свободных средств Федераль</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>тв Федерального фонда обязательного медицинского страхования и территориальных фондов обязательного медицинского страхования» (вместе с «Правилами размещения временно свободных средств Федерального фонда обязательного медицинского страхования и территориальных фондов обязательного медицинского страхования</w:t>
+        <w:t>ного фонда обязательного медицинского страхования и территориальных фондов обязательного медицинского страхования» (вместе с «Правилами размещения временно свободных средств Федерального фонда обязательного медицинского страхования и территориальных фондов обязательного</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">» (далее по тексту – Правила), </w:t>
+        <w:t xml:space="preserve"> медицинского страхования» (далее по тексту – Правила), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">на основании результатов отбора заявок кредитных организаций на заключение договора банковского депозита </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>заключили настоящий договор о нижеследующем:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D44F8B" w:rsidRDefault="00560E92">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -5049,58 +5046,58 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00D44F8B" w:rsidRDefault="00D44F8B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00D44F8B" w:rsidRDefault="00D44F8B"/>
     <w:sectPr w:rsidR="00D44F8B">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16839" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006063C9" w:rsidRDefault="006063C9">
+    <w:p w:rsidR="00DD71ED" w:rsidRDefault="00DD71ED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006063C9" w:rsidRDefault="006063C9">
+    <w:p w:rsidR="00DD71ED" w:rsidRDefault="00DD71ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PT Astra Serif">
@@ -5164,58 +5161,58 @@
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="00D44F8B" w:rsidRDefault="00560E92">
     <w:pPr>
       <w:pStyle w:val="ad"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="6165"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:t>Банк_________________</w:t>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve">        Вкладчик_____________________</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006063C9" w:rsidRDefault="006063C9">
+    <w:p w:rsidR="00DD71ED" w:rsidRDefault="00DD71ED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006063C9" w:rsidRDefault="006063C9">
+    <w:p w:rsidR="00DD71ED" w:rsidRDefault="00DD71ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="3162437F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5C72DA0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="735"/>
         </w:tabs>
         <w:ind w:left="735" w:hanging="735"/>
@@ -5746,69 +5743,71 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D44F8B"/>
     <w:rsid w:val="000243CD"/>
     <w:rsid w:val="00044B02"/>
+    <w:rsid w:val="00134D60"/>
     <w:rsid w:val="00144F30"/>
     <w:rsid w:val="00213D61"/>
     <w:rsid w:val="002B5395"/>
     <w:rsid w:val="002D02AA"/>
     <w:rsid w:val="002E0644"/>
     <w:rsid w:val="003568DC"/>
     <w:rsid w:val="003E574D"/>
     <w:rsid w:val="00560E92"/>
     <w:rsid w:val="006063C9"/>
     <w:rsid w:val="007C3B17"/>
     <w:rsid w:val="008934AA"/>
     <w:rsid w:val="00897ED1"/>
     <w:rsid w:val="009171C1"/>
     <w:rsid w:val="009B3F96"/>
     <w:rsid w:val="00A110A5"/>
     <w:rsid w:val="00AD0915"/>
     <w:rsid w:val="00BE64C4"/>
     <w:rsid w:val="00CA52B1"/>
     <w:rsid w:val="00D44F8B"/>
+    <w:rsid w:val="00DD71ED"/>
     <w:rsid w:val="00DE1F89"/>
     <w:rsid w:val="00E314EC"/>
     <w:rsid w:val="00F55F6D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -31122,79 +31121,79 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8186FDB0-A9E8-4063-ABD1-3B65D733440F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE4F5EDE-FF1D-4787-AA1C-63F4E020225F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
   <Words>3522</Words>
-  <Characters>20076</Characters>
+  <Characters>20080</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>167</Lines>
   <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ДОГОВОР о срочном депозите № ____________</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23551</CharactersWithSpaces>
+  <CharactersWithSpaces>23555</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ДОГОВОР о срочном депозите № ____________</dc:title>
   <dc:creator>-</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>983040</cp:version>
 </cp:coreProperties>
 </file>